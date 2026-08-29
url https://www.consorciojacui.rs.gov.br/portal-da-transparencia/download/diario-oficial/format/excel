--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -12,61 +12,286 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
+    <t>EXTRATOS TERMO ADITIVO E CONTRATO</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 436</t>
+  </si>
+  <si>
+    <t>EXTRATOS DE RESCISÃO</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 435</t>
+  </si>
+  <si>
+    <t>EXTRATO E EDITAL DE 1º REPUB.CHAM.PÚBLICO PERÍCIAS</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_434- Consórcio assinado.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO ATA 003/2026</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 433</t>
+  </si>
+  <si>
+    <t>TERMO DE RESCISÃO E ADITIVO E EXTRATO PROC.ADM.</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_432- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO PRIMEIRO TERMO ADITIVO</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 431</t>
+  </si>
+  <si>
+    <t>EXTRATO DO CONTRATO ADMINISTRATIVO 06/2025</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 430</t>
+  </si>
+  <si>
+    <t>EXTRATO E 2º REP. EDITAL UTI, REP. PAC, MAN.INTERESSE, EXTRATOS DE TERMOS ADITIVOS</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 429</t>
+  </si>
+  <si>
+    <t>EXTRATO ADITIVO TERMO DE CREDENCIAMENTO 18/2025</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 428</t>
+  </si>
+  <si>
+    <t>EXTRATO E EDITAL DE P.E. PARA R.P. 009/2026</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 427</t>
+  </si>
+  <si>
+    <t>EXTRATOS DE TERMOS ADITIVOS</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 426</t>
+  </si>
+  <si>
+    <t>EXTRATOS DE RESCISÃO DOS CONTRATOS 003/2024 E 115/2021</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 425</t>
+  </si>
+  <si>
+    <t>RESOLUÇÃO 022/2026</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>EDIÇÃO 424</t>
+  </si>
+  <si>
+    <t>EXTRATO TERMO DE CREDENCIAMENTO 07/2026</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_423- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO SEGURO VEÍCULO</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_422- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>PRÉ QUALIFICAÇÃO ÓLEOS E LUBRIFICANTES</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_421- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATOS TERCEITO TERMO ADITIVOS</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_420- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>REPUB. E EXT. EDITAL CRED. SERV. DE SAÚDE COSULTAS</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_419- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>MANIFESTAÇÃO DE INTERESSE SEGURO</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_418- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO TERCEIRO TERMO ADITIVO 38/2024</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_417- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>HOMOLOGAÇÃO, ADJUDICAÇÃO, EXT. TERMOS ADITIVOS</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_416- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO QUARTO TERMO ADITIVO 37/2024</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_415- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO SEGUNDO TERMO ADITIVO 002/2025</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_414- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATOS TERMOS ADITIVOS</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_413- Consórcio.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO TERCEIRO TERMO ADITIVO</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>DiárioOficial_412- Consórcio.pdf</t>
+  </si>
+  <si>
     <t>EDITAL E EXTRATOS</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>EXTRATOS PROC. ADM. 4° REP. EDITAL SERV SAÚDE</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>RESOLUÇÃO 19 E 21/2026</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>EXTRATO CONTRATO E ATA</t>
   </si>
   <si>
     <t>02/06/2026</t>
@@ -266,53 +491,50 @@
   <si>
     <t>EXTRATO TERCEIRO TERMO ADITIVO 17/2024</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>EXTRATO TERCEIRO TERMO ADITIVO 15/2024</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>EXTRATOS DE CREDENCIAMENTO E PRORROGAÇÃO DE PRAZO</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>EXTRATO DE PRORROGAÇÃO</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
-    <t>EXTRATO TERCEIRO TERMO ADITIVO</t>
-[...1 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>EXTRATO ADITIVO PRORROGAÇÃO E EDITAL 003/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>EXTRATO ADITIVO E PROCESSO ADMINISTRATIVO 007/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>EXTRATO CONTRATO 01/2026 E RESOLUÇÃO 06/2026</t>
@@ -447,194 +669,50 @@
     <t>EXTRATO DO CONTRATO 18/2025</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>TERMO DE CREDENCIAMENTO</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>EXTRATO TERMO DE CREDENCIAMENTO 32/2025</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>EXTRATO DE RESCISÃO, DE CONTRATO E DE PROC. ADM.</t>
   </si>
   <si>
     <t>10/12/2025</t>
-  </si>
-[...142 lines deleted...]
-    <t>01/10/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -940,1164 +1018,1164 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798367/images/original/572.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798366/images/original/571.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798365/images/original/570.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798364/images/original/569.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798363/images/original/568.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798362/images/original/567.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798361/images/original/566.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798360/images/original/564.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798359/images/original/563.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798358/images/original/562.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798357/images/original/561.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798356/images/original/560.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798355/images/original/559.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798354/images/original/558.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798353/images/original/557.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798352/images/original/556.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798351/images/original/554.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798350/images/original/553.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798349/images/original/552.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798348/images/original/551.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798347/images/original/550.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798346/images/original/549.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798345/images/original/548.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798344/images/original/547.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798343/images/original/546.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798342/images/original/545.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798341/images/original/544.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798340/images/original/543.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798339/images/original/542.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798338/images/original/541.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798337/images/original/540.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798336/images/original/539.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798335/images/original/538.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798334/images/original/537.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798333/images/original/536.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798332/images/original/535.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798331/images/original/534.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798330/images/original/533.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798329/images/original/532.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798328/images/original/531.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798327/images/original/530.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798326/images/original/529.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798325/images/original/528.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798324/images/original/527.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798323/images/original/526.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798321/images/original/524.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798320/images/original/523.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798319/images/original/522.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798318/images/original/521.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798317/images/original/520.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798316/images/original/519.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798315/images/original/518.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798314/images/original/517.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798313/images/original/516.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798312/images/original/515.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798311/images/original/514.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798310/images/original/513.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798309/images/original/512.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798308/images/original/511.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798307/images/original/510.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798306/images/original/509.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798305/images/original/508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798304/images/original/507.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798303/images/original/506.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798302/images/original/505.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798301/images/original/504.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798300/images/original/503.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798299/images/original/502.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798298/images/original/501.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798297/images/original/500.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798296/images/original/499.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798295/images/original/498.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798294/images/original/497.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798293/images/original/496.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798292/images/original/495.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798291/images/original/494.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798290/images/original/493.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798289/images/original/492.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798288/images/original/491.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798287/images/original/490.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798286/images/original/489.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798285/images/original/488.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798284/images/original/487.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798283/images/original/486.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798282/images/original/485.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798281/images/original/484.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798280/images/original/483.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798279/images/original/482.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798278/images/original/481.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798277/images/original/480.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798276/images/original/479.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798275/images/original/478.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798274/images/original/477.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798273/images/original/476.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798272/images/original/475.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798271/images/original/474.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798270/images/original/473.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798269/images/original/472.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798268/images/original/471.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/833631/images/original/Di&#225;rioOficial_436- Cons&#243;rcio-assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/832145/images/original/Di&#225;rioOficial_435- Cons&#243;rcio-assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/829465/images/original/Di&#225;rioOficial_434- Cons&#243;rcio assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/829093/images/original/Di&#225;rioOficial_433- Cons&#243;rcio-assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/827629/images/original/Di&#225;rioOficial_432- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/825865/images/original/Di&#225;rioOficial_431- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/823787/images/original/Di&#225;rioOficial_430- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/822016/images/original/Di&#225;rioOficial_429- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/820841/images/original/Di&#225;rioOficial_428- Cons&#243;rcio-assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/819248/images/original/Di&#225;rioOficial_427- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/818095/images/original/Di&#225;rioOficial_426- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/816122/images/original/Di&#225;rioOficial_425- Cons&#243;rcio-assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/815698/images/original/Di&#225;rioOficial_424- Cons&#243;rcio-assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813820/images/original/Di&#225;rioOficial_423- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813808/images/original/Di&#225;rioOficial_422- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813806/images/original/Di&#225;rioOficial_421- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813801/images/original/Di&#225;rioOficial_420- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813800/images/original/Di&#225;rioOficial_419- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813799/images/original/Di&#225;rioOficial_418- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813798/images/original/Di&#225;rioOficial_417- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813797/images/original/Di&#225;rioOficial_416- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813796/images/original/Di&#225;rioOficial_415- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813793/images/original/Di&#225;rioOficial_414- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813787/images/original/Di&#225;rioOficial_413- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/813784/images/original/Di&#225;rioOficial_412- Cons&#243;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798367/images/original/572.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798366/images/original/571.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798365/images/original/570.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798364/images/original/569.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798363/images/original/568.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798362/images/original/567.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798361/images/original/566.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798360/images/original/564.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798359/images/original/563.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798358/images/original/562.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798357/images/original/561.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798356/images/original/560.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798355/images/original/559.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798354/images/original/558.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798353/images/original/557.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798352/images/original/556.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798351/images/original/554.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798350/images/original/553.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798349/images/original/552.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798348/images/original/551.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798347/images/original/550.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798346/images/original/549.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798345/images/original/548.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798344/images/original/547.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798343/images/original/546.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798342/images/original/545.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798341/images/original/544.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798340/images/original/543.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798339/images/original/542.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798338/images/original/541.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798337/images/original/540.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798336/images/original/539.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798335/images/original/538.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798334/images/original/537.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798333/images/original/536.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798332/images/original/535.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798331/images/original/534.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798330/images/original/533.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798329/images/original/532.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798328/images/original/531.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798327/images/original/530.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798326/images/original/529.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798325/images/original/528.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798324/images/original/527.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798323/images/original/526.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798321/images/original/524.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798320/images/original/523.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798319/images/original/522.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798318/images/original/521.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798317/images/original/520.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798316/images/original/519.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798315/images/original/518.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798314/images/original/517.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798313/images/original/516.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798312/images/original/515.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798311/images/original/514.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798310/images/original/513.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798309/images/original/512.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798308/images/original/511.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798307/images/original/510.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798306/images/original/509.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798305/images/original/508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798304/images/original/507.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798303/images/original/506.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798302/images/original/505.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798301/images/original/504.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798300/images/original/503.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798299/images/original/502.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798298/images/original/501.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798297/images/original/500.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798296/images/original/499.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798295/images/original/498.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798294/images/original/497.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/465/DocumentAssets/798293/images/original/496.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C100" sqref="C100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>5</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>5</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>5</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>5</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="B15" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="B16" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>5</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="B17" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="B19" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>5</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>5</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>5</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="B22" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>5</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="B23" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>5</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="B24" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>5</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="B25" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>5</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="B26" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>5</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="B29" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B31" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="B32" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="B33" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="B34" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="B35" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="B36" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="B37" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="B38" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="B39" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="B40" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="B41" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="B42" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>84</v>
+        <v>111</v>
       </c>
       <c r="B43" t="s">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="B44" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="B45" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B46" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="B47" t="s">
-        <v>92</v>
+        <v>120</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="B48" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="B49" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="B50" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="B51" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="B52" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>103</v>
+        <v>131</v>
       </c>
       <c r="B53" t="s">
-        <v>104</v>
+        <v>132</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
       <c r="B54" t="s">
-        <v>106</v>
+        <v>134</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B55" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B56" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B57" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B58" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B59" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>24</v>
+        <v>145</v>
       </c>
       <c r="B60" t="s">
-        <v>117</v>
+        <v>146</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="B61" t="s">
-        <v>119</v>
+        <v>148</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>120</v>
+        <v>149</v>
       </c>
       <c r="B62" t="s">
-        <v>121</v>
+        <v>150</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>122</v>
+        <v>151</v>
       </c>
       <c r="B63" t="s">
-        <v>123</v>
+        <v>152</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
       <c r="B64" t="s">
-        <v>124</v>
+        <v>154</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>24</v>
+        <v>155</v>
       </c>
       <c r="B65" t="s">
-        <v>125</v>
+        <v>156</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="B66" t="s">
-        <v>127</v>
+        <v>158</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>128</v>
+        <v>75</v>
       </c>
       <c r="B67" t="s">
-        <v>129</v>
+        <v>159</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="B68" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>132</v>
+        <v>161</v>
       </c>
       <c r="B69" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>134</v>
+        <v>163</v>
       </c>
       <c r="B70" t="s">
-        <v>135</v>
+        <v>164</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>136</v>
+        <v>75</v>
       </c>
       <c r="B71" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>138</v>
+        <v>99</v>
       </c>
       <c r="B72" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="B73" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>141</v>
+        <v>169</v>
       </c>
       <c r="B74" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="B75" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="B76" t="s">
-        <v>146</v>
+        <v>174</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="B77" t="s">
-        <v>148</v>
+        <v>176</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="B78" t="s">
-        <v>150</v>
+        <v>178</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>151</v>
+        <v>179</v>
       </c>
       <c r="B79" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>153</v>
+        <v>181</v>
       </c>
       <c r="B80" t="s">
-        <v>154</v>
+        <v>182</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>155</v>
+        <v>183</v>
       </c>
       <c r="B81" t="s">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="B82" t="s">
-        <v>158</v>
+        <v>186</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>159</v>
+        <v>187</v>
       </c>
       <c r="B83" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="B84" t="s">
-        <v>162</v>
+        <v>190</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>163</v>
+        <v>99</v>
       </c>
       <c r="B85" t="s">
-        <v>164</v>
+        <v>191</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="B86" t="s">
-        <v>166</v>
+        <v>193</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>167</v>
+        <v>194</v>
       </c>
       <c r="B87" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>169</v>
+        <v>196</v>
       </c>
       <c r="B88" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>157</v>
+        <v>99</v>
       </c>
       <c r="B89" t="s">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>172</v>
+        <v>99</v>
       </c>
       <c r="B90" t="s">
-        <v>173</v>
+        <v>199</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>174</v>
+        <v>200</v>
       </c>
       <c r="B91" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>176</v>
+        <v>202</v>
       </c>
       <c r="B92" t="s">
-        <v>177</v>
+        <v>203</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>178</v>
+        <v>204</v>
       </c>
       <c r="B93" t="s">
-        <v>179</v>
+        <v>205</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>180</v>
+        <v>206</v>
       </c>
       <c r="B94" t="s">
-        <v>181</v>
+        <v>207</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>182</v>
+        <v>208</v>
       </c>
       <c r="B95" t="s">
-        <v>183</v>
+        <v>209</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>184</v>
+        <v>210</v>
       </c>
       <c r="B96" t="s">
-        <v>185</v>
+        <v>211</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>24</v>
+        <v>212</v>
       </c>
       <c r="B97" t="s">
-        <v>186</v>
+        <v>213</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>187</v>
+        <v>99</v>
       </c>
       <c r="B98" t="s">
-        <v>188</v>
+        <v>214</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>189</v>
+        <v>215</v>
       </c>
       <c r="B99" t="s">
-        <v>190</v>
+        <v>216</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>191</v>
+        <v>217</v>
       </c>
       <c r="B100" t="s">
-        <v>192</v>
+        <v>218</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>